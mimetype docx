--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -30,1811 +30,2579 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Я вызываю тебя на дуэль!» Сянь Лянь сердито посмотрел на Сянь Синя, но в его словах не было угрозы из-за его внешности.</w:t>
-[...31 lines deleted...]
-        <w:t>Глаза Сяо Ляня вспыхнули от гнева: «В Доме Цинфэн играют музыку, это не то место, которое ты описываешь. Следи за своим языком. Моя мать тоже твоя старшая».</w:t>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты посмеешь повторить это?! — Сяо Лянь с гневом в глазах воззрился на Сяо Синя, но из-за его мягкой внешности в нем не ощущалось и капли грозного вида.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь протянул руку, пару раз похлопал Сяо Ляня по щеке и с нарочитым наигрышем произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да хоть сколько раз могу повторить! Твоя мать — бессовестная шлюха из павильона Цинфэн, которая залезла в постель к моему отцу. Иначе откуда бы ты вообще взялся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Сяо Ляня от обиды и гнева покраснели глаза:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Павильон Цинфэн — это музыкальный салон, а не то место, о котором ты говоришь! Следи за своим языком, моя мать тебе хоть и не родная, но все же старшая в роду!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь насмешливо фыркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Красиво назвать — музыкальный салон, а попросту — место, где богатеи ищут развлечений. Твоя мать — мне старшая? Ты сам-то соображаешь? Моя мать — законная супруга, взятая в дом по всем правилам, а я — законный сын от главной жены. Твою же мать ввели через боковую калитку как наложницу! Старшая? Мой статус намного выше, чем у твоей матери, она при встрече со мной еще кланяться должна!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь дрожал от злости. Крепко сжав кулаки, он сверкнул глазами на Сяо Синя и сквозь зубы процедил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не смей больше говорить о моей матери!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь, глядя на беспомощность Сяо Ляня, громко расхохотался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что? Ударить меня хочешь? Ты с самого детства такой. У тебя хватит наглости? Посмеешь поднять на меня руку? Ты никогда не сопротивляешься, когда я тебя бью, посмеешь ударить меня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Договорив, Сяо Синь запрокинул голову и залился хохотом. Он раскрыл складной веер и легонько им обмахнулся — вылитый беззаботный и разгульный молодой господин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь поднял ногу и изо всей силы пнул Сяо Синя в живот. Сяо Синь никак не ожидал, что тот решится на удар, и от неожиданности упал на спину. Веер вылетел из рук, от боли чуть слезы из глаз не брызнули. Сяо Синь заголосил изо всех сил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы чего застыли?! Ловите его и бейте!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, отвесив пинок, тут же развернулся и бросился наутек. Добежав до угла, он только повернул и на всем ходу врезался прямо в Янь Сыся. От силы удара Янь Сыся даже качнулся и сделал шаг назад. Он протянул руку и придержал Сяо Ляня. Сяо Лянь поднял голову и встретился с ним взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с Янь Сыся стояли отец Сяо Ляня — Сяо Нофу — и госпожа Сяо. Сяо Нофу еще не успел открыть рот для выговора, как госпожа Сяо пронзительно заверещала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда ты несешься, невоспитанное отродье?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь покорно опустил глаза и не успел произнести ни слова, как из-за угла донесся рев Сяо Синя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот поймаю тебя — ноги переломаю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав голос Сяо Синя, Сяо Лянь мгновенно спрятался за спину Янь Сыся и осторожно вцепился пальцами в край его одежды, словно схватился за спасительную соломинку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва слова Сяо Синя смолкли, как он выскочил из-за угла и увидал стоящих там отца и мать. Невзирая на присутствие посторонних, он, подобно обиженному ребенку, тут же бросился жаловаться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отец, мама! Сяо Лянь становится все смелее и смелее! Только что он меня сильно пнул! Вы должны его наказать! Мне до сих пор ходить больно, не знаю, не повредил ли спину, надо срочно лекаря позвать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа Сяо притянула Сяо Синя к себе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, мой ненаглядный! Куда он тебя ударил? Дай маме глянуть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь погладил себя по животу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, он меня вот сюда пнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Нофу прокашлялся, намекая Сяо Синю и госпоже Сяо, что рядом посторонние:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа, у нас гости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда госпожа Сяо переключила внимание с Сяо Синя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой племянник*, ты уж извини меня. Мы, матери, не можем вынести страданий наших детей. Вот ребенок ушибся, я и потеряла голову. — Договорив, она одарила Сяо Ляня злобным взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*здесь не родной племянник, обращение к младшему, к сыну друга]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Синь усмехнулся: «Это такой приятный способ сказать это, но на самом деле это место, где богатые люди платят за развлечения. И твоя мать — моя старшая? Будь благоразумнее! Моя мать официально вышла замуж за моего отца, и я её сын. А твоя мать — наложница. Старшая? Мой статус намного выше, чем у твоей матери. Твоя мать должна приветствовать меня, когда здоровается со мной».</w:t>
-[...271 lines deleted...]
-        <w:t>[*здесь не родной племянник, обращение к младшему]</w:t>
+        <w:t>Янь Сыся мягко улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я все понимаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь лишь теперь поправил одежду и головной убор и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, по какому делу вы пришли к нам сегодня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Нофу ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой племянник пришел сегодня, чтобы обсудить свадьбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь замер, и его пальцы, сжимавшие край одежды Янь Сыся, ослабли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья Сяо занималась торговлей, а семья Янь принадлежала к сословию ученых-чиновников. Дед семьи Сяо когда-то оказал благодеяние родителям Янь Сыся. Пока они были живы, семьи между своими детьми. Кто же знал, что в семье Сяо так и не родится ни одной девочки? Однако в династии Хуадин дозволялось брать в дома мужчин-супругов, поэтому помолвку оформили с близким по возрасту Сяо Синем. По правде говоря, виделись они от силы пару раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, Сяо Синь был весьма доволен Янь Сыся: тот обладал хорошей внешностью, глубокими познаниями, а главное — имел потенциал стать чжуанъюанем*. Для купеческого дома породниться с таким человеком было настоящей удачей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Чжуанъюань (状元, zhuàngyuán), дословно: «образец для подражания во всём государстве», — это абсолютный победитель всей экзаменационной системы Китая, человек, занявший первое место на самом высшем, дворцовом экзамене (дяньши).]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Лянь был ошеломлён; рука, державшая угол одежды Янь Сыся, разжалась.</w:t>
-[...63 lines deleted...]
-        <w:t>Сяо Синь с некоторым беспокойством спросил: «Если ты провалишься, не будет ли это означать, что мы не поженимся?»</w:t>
+        <w:t>— И как успехи в обсуждении? — поинтересовался Сяо Синь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Нофу погладил бороду и со смехом произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как только дорогой племянник вернется с провинциальных экзаменов, заняв первое место и получив звание цзеюаня*, так сразу и сыграем вашу свадьбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Цзеюань (解元 jièyuán) – кандидат, сдавший экзамен с лучшим результатом на степень цзюйжэнь на провинциальном экзамене и занявший первое место.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его отец громко рассмеялся и сказал: «Ты все еще не веришь в мудрость, которой обладает этот молодой человек? Просто участие в экзамене означает победу. Я верю, что когда-нибудь в будущем он наберет наивысший балл на судебном экзамене».</w:t>
-[...31 lines deleted...]
-        <w:t>[*Суффикс «эр» выражает определенную степень близости, его часто добавляют родители к имени детей.]</w:t>
+        <w:t>Сяо Синь с некоторой тревогой спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А если в этот раз не пройдет, получается, свадьбы не будет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Нофу громко расхохотался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужто ты сомневаешься в познаниях моего племянника? Да он и на столичных экзаменах сможет стать первым, а там, глядишь, и на дворцовых экзаменах титул чжуанъюаня возьмет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа Сяо добавила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой мой, твое счастье еще впереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся сложил руки в приветственном жесте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя слишком меня переоценивает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, стоя за спиной Янь Сыся, изо всех сил сжал левой рукой правую кисть, будто пытаясь таким образом придать себе сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь смущенно подошел к госпоже Сяо и, лишь увидав стоящего за Янь Сыся Сяо Ляня, вспомнил, что хотел проучить его руками родителей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, он посмел поднять на меня руку! Ты обязана как следует его проучить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа Сяо похлопала Сяо Синя по руке и тихо прошептала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас не время. Мама потом с ним расправится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся слегка повернул голову и взглянул на стоящего позади Сяо Ляня. Вспомнив, как однажды уже видел, как Сяо Синь задирает Сяо Ляня, а также учитывая, с какой прытью Сяо Синь прибежал сюда только что, он понял, что тот ничуть не пострадал. Поэтому он заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Позвольте мне вмешаться: за что именно он вас ударил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Нофу тут же подхватил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Синь-эр*, может, между вами произошло какое-то недоразумение? Вы оба — молодые парни, стычки между вами неизбежны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Суффикс «эр» (儿, ér) в китайском языке при использовании в обращениях придает словам ласковый, уменьшительный, фамильярный или интимный оттенок, указывая на близость между говорящими. Часто используется при обращении к детям, младшим или между близкими друзьями, влюбленными.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сыся, стоявший рядом с ними, сказал: «Дядя, ты слишком меня хвалишь».</w:t>
+        <w:t>Госпожа Сяо нахмурилась и строго повысила голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Недоразумение?! Он поднял руку на нашего Синь-эра, какое тут может быть недоразумение? Я смотрю, ты совсем ослеп от его матери и от него самого, раз правду от лжи отличить не можешь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь тоже с обидой протянул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я всего лишь сказал ему пару слов, а он взял и ударил меня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, госпожа Сяо всплеснула руками:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот слышишь? Синь-эр всего-то сказал ему пару слов, а у него такая спесь! Какой скверный нрав!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Сяо Нофу обычно потакал госпоже Сяо и не любил вмешиваться в ссоры детей, в присутствии постороннего он все же продолжил расспросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что именно ты сказал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь прекрасно понимал, что те слова нельзя произносить при всех, поэтому лишь замялся и не смог вымолвить ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда Янь Сыся произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может, стороны уступят друг другу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Нофу снова попытался сгладить углы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот именно! Один ранил словом, другой — делом. Из уважения к нашему дорогому племяннику, давайте каждый сделает шаг назад и забудем об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Забудем так забудем! — сердито буркнул Сяо Синь и, развернувшись, ушел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа Сяо метнула злобный взгляд на Сяо Нофу и поспешила вслед за сыном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя им вослед, Сяо Нофу промолвил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извини за эту неприглядную сцену, дорогой племянник. Сяо* Синь совсем избалован своей матерью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Здесь сяо не фамилия Сяо (萧, Xiāo), а сяо (xiǎо, 小) буквально означает «маленький» или «младший». Это очень распространенный префикс для выражения теплого отношения. Обычно используется старшими по возрасту или статусу к младшим.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Лянь теперь стоял позади Янь Сыся, крепко держа его правую руку левой, словно это придавало ему сил.</w:t>
-[...63 lines deleted...]
-        <w:t>Сяо Нуофу повторил: «Сяо* Синь, между вами двумя есть какое-то недоразумение? Вы оба уже взрослые, и я знаю, что у вас неизбежно будут разные взгляды».</w:t>
+        <w:t>Янь Сыся сохранял все то же мягкое и благородное выражение лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Нофу обратился к Сяо Ляню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Лянь, иди к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, отец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он украдкой взглянул на Янь Сыся, развернулся и ушел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся и раньше помогал Сяо Ляню. Сяо Лянь знал: тот поступал так лишь потому, что был добрым человеком и не мог пройти мимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Совсем скоро Янь Сыся женится на Сяо Сине. Сяо Лянь подумал: «Что ж, это и к лучшему. И тот, кто меня обижал, и тот, кто помогал, уйдут. Наступит тишина».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в свою комнату, Сяо Лянь взял шкатулку для вышивания и отправился во дворик своей матери, наложницы Чу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наложница Чу обладала редкой красотой. Сяо Лянь унаследовал ее черты лица, и лишь глаза достались ему от Сяо Нофу. Однако у Сяо Нофу только взгляд и умел вводить в заблуждение — в свое время наложница Чу поддалась на фальшивую нежность в этих глазах и покинула павильон Цинфэн, переступив порог дома Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто ж знал, что Сяо Нофу окажется лишь влюбчивым трусом? Будучи главой семьи, он во всем подчинялся госпоже Сяо, отчего жизнь наложницы Чу стала совсем несладкой. Позже Сяо Нофу взял в дом еще более молодую и красивую наложницу Ся. Госпожа Сяо переключилась на нее, и только тогда наложница Чу смогла вздохнуть чуть свободнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Синь был вторым сыном госпожи Сяо. Рожденному наложницей Чу Сяо Ляню, как и Сяо Синю, исполнилось восемнадцать лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сколько Сяо Лянь себя помнил, Сяо Синь постоянно издевался над ним. Сегодня Сяо Лянь впервые дал ему отпор — прежде он не то что руки не поднимал, даже гнева никогда не показывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа Сяо только что прибежала во дворик наложницы Чу и устроила там дикий скандал. Лишь тогда наложница Чу узнала о случившемся. Взглянув на обычно послушного и кроткого сына, она спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо гуай*, зачем ты подрался с ним?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Обращение 小乖 (xiǎo guāi) можно перевести на русский язык как «послушный малыш», «хороший малыш», так же используется в значении «крошка», «милашка». Иероглиф 小 (xiǎo) означает «маленький», а 乖 (guāi) — «послушный», «хороший», «умница». Это очень нежное, ласковое и глубоко личное обращение.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[*Здесь сяо не фамилия, а 'маленький' (способ обратиться к кому-то ласково)]</w:t>
+        <w:t>Сяо Лянь с грустью ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он говорил слишком отвратительные вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что он опять наговорил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь солгал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да все то же самое. Снова твердил, что я похож на девицу, что люблю возиться с иголками и нитками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наложница Чу погладила Сяо Ляня по волосам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо гуай, он — законный сын от главной жены, у него от природы избалованный нрав. Разве мама не говорила тебе: потерпи немного, и все пройдет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь захлопал глазами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но если терпеть, оно все равно не проходит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это мама перед тобой виновата, столько лет прошло, а я все еще ничтожная наложница, — промолвила Чу и приготовилась пустить слезу. — Если бы твоя мать была более удачливой, тебя бы не обижали день за днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь подарил матери кроткую улыбку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Главное, чтобы я сам старался. Сейчас дела в вышивальной лавке идут неплохо, я смогу зарабатывать и содержать тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В свое время Сяо Нофу обещал взять ее в дом в статусе второстепенной супруги, но обманул и ввел как обычную наложницу. Сяо Лянь знал, что это стало незаживающей раной в душе его матери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вышивальная лавка была маленьким магазинчиком, который Сяо Нофу подарил Сяо Ляню на шестнадцатилетие. Пользуясь мастерством, которому обучила его мать, Сяо Лянь открыл там свое дело. Для огромного состояния семьи Сяо эта лавчонка была каплей в море, поэтому даже такая скупая женщина, как госпожа Сяо, пошумела пару дней и успокоилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну какие доходы могла приносить столь крошечная лавка? Наложница Чу понимала, что сын просто утешает ее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, мой хороший мальчик совсем взрослым стал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь достал однотонный платок, наборы принадлежностей для вышивки и принялся за работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наложница Чу взглянула на вещи в его руках:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это заказ для лавки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, это для себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем вышиваешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В подарок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кому?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Янь Сыся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе наложницы Чу мгновенно забили тревожные колокола:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо гуань, этот Янь Сыся скоро женится на Сяо Сине! Ты не должен оступаться и идти по неверному пути!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь словно рассмеялся от ее слов, на его лице заиграла улыбка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, о чем ты думаешь? Я ведь видел его всего несколько раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда зачем дарить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы он сегодня не заступился за меня, мне бы точно перебили ногу. Выразить благодарность мне нечем, единственное, что я умею делать хорошо — это вышивать. Завтра он как раз отправляется на провинциальные экзамены, вот я и вышью на платке пожелание «Мчаться во весь опор к скорому успеху», чтобы пожелать ему высокой награды, — руки Сяо Ляня не останавливались ни на миг. — А когда он станет цзеюанем, они с Сяо Синем сыграют свадьбу. Я все это прекрасно понимаю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Госпожа Сяо нахмурилась и строго сказала: «Недоразумение? Он только что ударил нашего Синь-эра. Какое может быть недоразумение? Я думаю, ты слишком восхищаешься им и его матерью и не можешь отличить правильное от неправильного».</w:t>
-[...1039 lines deleted...]
-        <w:t/>
+        <w:t>— Да, отблагодарить его нужно, — наложница Чу вздохнула с некоторой боязнью и снова напомнила: — Что бы в будущем ни говорил Сяо Синь, не действуй на горячую голову. Если с тобой что-то случится, как же твоя мама будет жить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь поднял голову и послушно улыбнулся матери:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, я понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вышитый платок Сяо Лянь в итоге так и не подарил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот день Сяо Лянь спрятался возле дороги, ведущей к экзаменационным павильонам, рассчитывая вручить подарок Янь Сыся прямо перед началом испытаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь смотрел, как силуэт Янь Сыся приближается. Спрятался Сяо Лянь из рук вон плохо: Янь Сыся бросил взгляд в его сторону и встретился с ним взором. Слегка улыбнувшись, он произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выходи, я вижу тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь смущенно вышел. Не успел он сказать и слова, как щеки вспыхнули от жаркого румянца. Голова закружилась, а все заготовленные фразы мгновенно вылетели из головы. Он застыл, не зная, как начать разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка Янь Сыся была теплой и солнечной:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя ко мне какое-то дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь заставил себя взяться в руки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пришел отблагодарить тебя. Спасибо, что помог мне дважды. И еще… желаю тебе победы на экзаменах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стоит благодарности, это пустяк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу. Тогда я пойду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проговорив это, Сяо Лянь развернулся и побежал прочь. Янь Сыся смотрел ему вслед и громко крикнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо молодому господину Сяо, что специально пришел!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь быстро оставил голос Янь Сыся позади. От стремительного бега сердце готово было выпрыгнуть из груди, а во рту появился металлический привкус крови. Пот приклеил одежду к телу, а у самого сердца, прижатый к груди, лежал платок, хранящий в себе всю глубину его тайной любви.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь мог обмануть мать, но не мог обмануть самого себя: он вышивал этот платок своими руками из затаенных чувств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в чем виноват Янь Сыся? Зачем ему, ничего не подозревая, принимать платок с чужой сокровенной любовью? Зачем ему становиться чужой отдушиной и утешением?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся скоро женится, к чему обременять его этой невидимой связью? Если он когда-нибудь узнает об этом, это станет лишь досадной и неприятной историей из прошлого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лучше не дарить. Выразить благодарность — и поставить на этом точку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>