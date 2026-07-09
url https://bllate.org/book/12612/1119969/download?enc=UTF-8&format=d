--- v0 (2026-05-07)
+++ v1 (2026-07-09)
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь возился с нею довольно долго. Под конец он снял с груди один из амулетов с камнем и положил его в центр ритуального круга, а с другой стороны поместил металлическую пластину.</w:t>
+        <w:t>Линь возился с нею довольно долго. Под конец он снял с груди одну из подвесок с камнем и положил её в центр ритуального круга, а с другой стороны поместил металлическую пластину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Воспользовавшись извилистым рельефом, «Стальной тигр» обошёл Ходогору, которая, хотя и чувствовала присутствие озверевшего, не могла его отыскать. Он вернулся в просторный зал, где недавно бился с кровавым рыцарем.</w:t>
+        <w:t>Воспользовавшись извилистым рельефом, «Стальной тигр» обошёл Ходогору, которая, хотя и чувствовала присутствие озверевшего, не могла его отыскать. Он вернулся в просторный зал, где недавно бился с рыцарем крови.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>