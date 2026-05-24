--- v0 (2026-05-07)
+++ v1 (2026-05-24)
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Культисты бегут либо в Грибной лес, либо в метро, — вздохнул Песнелет и бросил ещё несколько металлических шаров.</w:t>
+        <w:t>— Культисты бегут либо в грибной лес, либо в метро, — вздохнул Песнелет и бросил ещё несколько металлических шаров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>