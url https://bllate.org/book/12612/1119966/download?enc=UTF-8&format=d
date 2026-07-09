--- v1 (2026-05-24)
+++ v2 (2026-07-09)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Да, у них оставались способы выбраться из топи: выпустить разведдрона, чтобы обозначить границы трясины; затем дать Ходогоре — кровавому рыцарю — применить заклинание, чтобы самой выбраться; и затем вызволить Песнелета и Кандис. Но это заняло бы слишком много времени, и они бы опоздали с заданием.</w:t>
+        <w:t>Да, у них оставались способы выбраться из топи: выпустить разведдрона, чтобы обозначить границы трясины; затем дать Ходогоре — рыцарю крови — применить заклинание, чтобы самой выбраться; и затем вызволить Песнелета и Кандис. Но это заняло бы слишком много времени, и они бы опоздали с заданием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>