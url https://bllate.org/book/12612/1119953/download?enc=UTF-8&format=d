--- v0 (2026-05-07)
+++ v1 (2026-05-22)
@@ -206,83 +206,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Апартаменты «Мятное масло» располагались недалеко от окраины Грибного леса. От конечной трамвайной остановки до него оставалось всего двадцать минут пешком.</w:t>
-[...31 lines deleted...]
-        <w:t>Это место не считалось безопасным. Сложная территория Грибного леса постоянно изменялась, а скрывавшиеся в нём монстры, звери и культисты превращали его в дом преступлений и убийств.</w:t>
+        <w:t>Апартаменты «Мятное масло» располагались недалеко от окраины грибного леса. От конечной трамвайной остановки до него оставалось всего двадцать минут пешком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это место не считалось безопасным. Сложная территория грибного леса постоянно изменялась, а скрывавшиеся в нём монстры, звери и культисты превращали его в дом преступлений и убийств.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пятнуля, брат и сестра Масима, Ректих Уайтмо и Снежноцапка Койоти — эти пятеро беспризорников с окраины Грибного леса и так частенько голодали, но всё же решили спасти его, человека, который был старше, выше, крепче; который только что покинул современное общество; не умел ничего, кроме как учиться; да ещё и являлся привередливым едоком.</w:t>
+        <w:t>Пятнуля, брат и сестра Масима, Ректих Уайтмо и Снежноцапка Койоти — эти пятеро беспризорников с окраины грибного леса и так частенько голодали, но всё же решили спасти его, человека, который был старше, выше, крепче; который только что покинул современное общество; не умел ничего, кроме как учиться; да ещё и являлся привередливым едоком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>